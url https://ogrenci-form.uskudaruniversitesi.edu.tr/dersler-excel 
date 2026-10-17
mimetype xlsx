--- v0 (2026-08-16)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="427">
   <si>
     <t>Fakülte</t>
   </si>
   <si>
     <t>Ders Kodu - Adı</t>
   </si>
   <si>
     <t>Teori + Uygulama</t>
   </si>
   <si>
     <t>Kredi</t>
   </si>
   <si>
     <t>AKTS</t>
   </si>
   <si>
     <t>Lisans Ortak Dersler (ATA, TURK, ING, ENG)</t>
   </si>
   <si>
     <t>ING103 İngilizce I</t>
   </si>
   <si>
     <t>2+0</t>
   </si>
   <si>
@@ -644,489 +644,465 @@
   <si>
     <t>BIK101 Biyokimya</t>
   </si>
   <si>
     <t>CEV100 Çevre Kimyası</t>
   </si>
   <si>
     <t>CEV120 Hava Kirliliği ve Kontrolü</t>
   </si>
   <si>
     <t>CEV230 Ekoloji</t>
   </si>
   <si>
     <t>CEV232 Toprak Bilgisi ve Kirliliği</t>
   </si>
   <si>
     <t>COG226 Özel Eğitim Uygulaması</t>
   </si>
   <si>
     <t>2+8</t>
   </si>
   <si>
     <t>DYL102 Nefroloji</t>
   </si>
   <si>
-    <t>DYL116 Diyaliz Ekipmanlarının Kullanımı ve Bakımı</t>
-[...4 lines deleted...]
-  <si>
     <t>DYL208 Diyaliz Hastalarında Rehabilitasyon</t>
   </si>
   <si>
     <t>ECZ200 Temel Eczane Uygulamaları II</t>
   </si>
   <si>
     <t>ECZ216 Eczacılıkta Temel Hesaplamalar</t>
   </si>
   <si>
     <t>ECZ218 Eczane Kayıtları ve Stok Yöntemleri</t>
   </si>
   <si>
     <t>EFH102 Enfeksiyon Hastalıkları</t>
   </si>
   <si>
     <t>ENF118 Biyofizik</t>
   </si>
   <si>
     <t>ENF210 Nöromodülasyon Tedavileri</t>
   </si>
   <si>
-    <t>ENF212 Uyarılmış Potansiyeller</t>
+    <t>FAR105 Temel Farmakoloji</t>
+  </si>
+  <si>
+    <t>FTP102 Fizyoterapi Yöntemleri I</t>
+  </si>
+  <si>
+    <t>FTP106 Kas-Sinir Anatomisi</t>
+  </si>
+  <si>
+    <t>FTP116 Masaj Teknikleri ve Uygulama</t>
+  </si>
+  <si>
+    <t>FTP213 Kinezyoloji</t>
+  </si>
+  <si>
+    <t>GKM101 Genel Kimya</t>
+  </si>
+  <si>
+    <t>GTE112 Gıda Mikrobiyolojisi</t>
+  </si>
+  <si>
+    <t>GTE200 Bitkisel Yağ Teknolojisi</t>
+  </si>
+  <si>
+    <t>GTE222 Süt Ürünleri Teknolojisi</t>
+  </si>
+  <si>
+    <t>HLK101 Halk Sağlığı</t>
+  </si>
+  <si>
+    <t>ILK101 İlk Yardım</t>
+  </si>
+  <si>
+    <t>ILK110 Acil Sağlık Hizmetleri II</t>
+  </si>
+  <si>
+    <t>2+4</t>
+  </si>
+  <si>
+    <t>ILK122 Resusitasyon</t>
+  </si>
+  <si>
+    <t>ILK200 Mesleki Uygulama II</t>
+  </si>
+  <si>
+    <t>ILK210 Beden Eğitimi ve Vücut Geliştirme II</t>
+  </si>
+  <si>
+    <t>ILK226 İleri Yaşam Desteği Uygulamaları</t>
+  </si>
+  <si>
+    <t>LBT218 Tıbbi Analiz Teknikleri</t>
+  </si>
+  <si>
+    <t>MET101 Meslek Etiği</t>
+  </si>
+  <si>
+    <t>MIK101 Temel Mikrobiyoloji</t>
+  </si>
+  <si>
+    <t>MYO003 Tıbbi Terminoloji</t>
+  </si>
+  <si>
+    <t>MYO015 Sosyal Sorumluluk Projesi</t>
+  </si>
+  <si>
+    <t>MYO020 Kariyer Planlama ve Mesleki Yetkinlikler</t>
+  </si>
+  <si>
+    <t>ODT116 İşitme Sistemi Hastalıkları</t>
+  </si>
+  <si>
+    <t>OPT114 Fizik-Geometrik Optik II</t>
+  </si>
+  <si>
+    <t>OPT200 Optisyenlik IV</t>
+  </si>
+  <si>
+    <t>OPT236 Görme Optiği ve Refraksiyon II</t>
+  </si>
+  <si>
+    <t>OSG234 Ergonomi</t>
+  </si>
+  <si>
+    <t>OSG240 Yangın Tehlikesi ve Yangın Güvenliği</t>
+  </si>
+  <si>
+    <t>OSG242 Risk Etmenleri</t>
+  </si>
+  <si>
+    <t>OTY211 Beden Eğitimi ve Vücut Geliştirme</t>
+  </si>
+  <si>
+    <t>OTY216 Postmortem Görüntüleme</t>
+  </si>
+  <si>
+    <t>PAT208 Sitoteknoloji II</t>
+  </si>
+  <si>
+    <t>RPSI209 Pozitif Psikoloji ve İletişim Becerileri</t>
+  </si>
+  <si>
+    <t>RTR210 Klinik Radyasyon Onkolojisi II</t>
+  </si>
+  <si>
+    <t>RTR216 Radyoterapide Nitelik Temini ve Kalite Kontrol</t>
+  </si>
+  <si>
+    <t>SAH101 Sağlık Hukuku</t>
+  </si>
+  <si>
+    <t>SBS110 Mesleki Matematik</t>
+  </si>
+  <si>
+    <t>SGK116 İş Hukuku</t>
+  </si>
+  <si>
+    <t>SGK222 Sosyal Güvenliğin Güncel Sorunları</t>
+  </si>
+  <si>
+    <t>SKI103 Genel Muhasebe</t>
+  </si>
+  <si>
+    <t>SKI216 Sağlık Ekonomisi</t>
+  </si>
+  <si>
+    <t>TBG103 Tıbbi Biyoloji ve Genetik</t>
+  </si>
+  <si>
+    <t>TLT107 Genel Patoloji</t>
+  </si>
+  <si>
+    <t>TLT109 Hastalıklar Bilgisi</t>
+  </si>
+  <si>
+    <t>TLT212 Parazitoloji</t>
+  </si>
+  <si>
+    <t>TLT220 Temel İmmünoloji</t>
+  </si>
+  <si>
+    <t>TTP118 İstatistik</t>
+  </si>
+  <si>
+    <t>ADS211 İşaret Dili I</t>
+  </si>
+  <si>
+    <t>ADY221 Afetlerde Salgın Hastalıklar</t>
+  </si>
+  <si>
+    <t>ANE219 Anestezi Uygulamaları II</t>
+  </si>
+  <si>
+    <t>ANE225 Reanimasyon Uygulamaları</t>
+  </si>
+  <si>
+    <t>CEV109 Çevre Politikaları ve Mevzuatı</t>
+  </si>
+  <si>
+    <t>CEV121 Çevre Mikrobiyoloji</t>
+  </si>
+  <si>
+    <t>CEV221 Katı Atıklar</t>
+  </si>
+  <si>
+    <t>CEV227 Çevre Sağlığında Laboratuvar Uygulamaları</t>
+  </si>
+  <si>
+    <t>COG109 Çocuk Gelişimi I</t>
+  </si>
+  <si>
+    <t>COG221 Çocukta Sanat ve Yaratıcılık</t>
+  </si>
+  <si>
+    <t>COG227 Çocuk ve Drama</t>
+  </si>
+  <si>
+    <t>DPT121 Ağız Çene Anatomisi ve Çiğneme Fizyolojisi</t>
+  </si>
+  <si>
+    <t>DPT201 Hareketli Protezler II</t>
+  </si>
+  <si>
+    <t>FTP201 Ortopedik Hastalıklarda Fizyoterapi Teknikerliği Yaklaşımları</t>
+  </si>
+  <si>
+    <t>FTP203 Romatizmal Hastalıklarda Fizyoterapi Teknikerliği Yaklaşımları</t>
+  </si>
+  <si>
+    <t>FTP205 Nörolojik Hastalıklarda Fizyoterapi Teknikerliği Yaklaşımları</t>
+  </si>
+  <si>
+    <t>FTP211 Fizyoterapi Yöntemleri II</t>
+  </si>
+  <si>
+    <t>FZY101 Fizyoloji</t>
+  </si>
+  <si>
+    <t>GTE231 Gıda Muhafaza ve Ambalajlama Teknikleri</t>
+  </si>
+  <si>
+    <t>GTE237 Meyve ve Sebze İşleme Teknolojileri</t>
+  </si>
+  <si>
+    <t>ILK105 Acil Sağlık Hizmetleri I</t>
+  </si>
+  <si>
+    <t>ILK209 Beden Eğitimi ve Vücut Geliştirme I</t>
+  </si>
+  <si>
+    <t>ILK229 Mesleki Uygulama I</t>
+  </si>
+  <si>
+    <t>ILK233 Travma</t>
+  </si>
+  <si>
+    <t>LBT101 Genel Kimya I</t>
+  </si>
+  <si>
+    <t>LBT103 Genel Biyoloji</t>
+  </si>
+  <si>
+    <t>LBT113 Laboratuvar Güvenliği</t>
+  </si>
+  <si>
+    <t>LBT211 Su Analizleri</t>
+  </si>
+  <si>
+    <t>LBT225 Genel Mikrobiyoloji</t>
+  </si>
+  <si>
+    <t>MAT101 Temel Matematik</t>
+  </si>
+  <si>
+    <t>MYO006 Biyomedikal Teknolojisine Giriş</t>
+  </si>
+  <si>
+    <t>MYO022 Mesleki İngilizce</t>
+  </si>
+  <si>
+    <t>MYO101 Temel Anatomi ve Fizyoloji</t>
+  </si>
+  <si>
+    <t>MYO103 Temel Anatomi</t>
+  </si>
+  <si>
+    <t>ODT213 Vestibüler Sistem ve Değerlendirme Yöntemleri</t>
+  </si>
+  <si>
+    <t>ODT223 Klinik Uygulama I</t>
+  </si>
+  <si>
+    <t>OPT117 Fizik-Geometrik Optik I</t>
+  </si>
+  <si>
+    <t>OSG111 İş Sağlığı ve Güvenliği</t>
+  </si>
+  <si>
+    <t>OSG117 Elektrik Tehlikeleri ve İş Güvenliği</t>
+  </si>
+  <si>
+    <t>OSG129 İş Sağlığı ve Güvenliği Yönetim Sistemleri</t>
+  </si>
+  <si>
+    <t>OSG201 Bakım Onarımda Çalışan Güvenliği</t>
+  </si>
+  <si>
+    <t>OSG233 Yer Altı Yapılarında İş Sağlığı ve Güvenliği</t>
+  </si>
+  <si>
+    <t>PAT207 Makroskobik Diseksiyon</t>
+  </si>
+  <si>
+    <t>PAT211 Sitoteknoloji I</t>
+  </si>
+  <si>
+    <t>RTR103 Radyasyon Fiziği</t>
+  </si>
+  <si>
+    <t>RTR223 Radyoterapide Tedavi Süreçleri</t>
+  </si>
+  <si>
+    <t>RTR227 Klinik Radyasyon Onkolojisi I</t>
+  </si>
+  <si>
+    <t>RTR229 Radyoterapi Uygulamaları</t>
+  </si>
+  <si>
+    <t>SBS205 Veritabanı Yönetimi</t>
+  </si>
+  <si>
+    <t>SBS207 Görsel Programlama I</t>
+  </si>
+  <si>
+    <t>SHZ101 Sosyolojiye Giriş</t>
+  </si>
+  <si>
+    <t>TAB233 Organik Kimya</t>
+  </si>
+  <si>
+    <t>TDS227 Hastane Yönetimi ve Organizasyonu</t>
+  </si>
+  <si>
+    <t>TGT109 Radyolojik Görüntüleme Fiziği</t>
+  </si>
+  <si>
+    <t>TGT217 Radyolojik Anatomi</t>
+  </si>
+  <si>
+    <t>TLT225 Klinik Mikrobiyoloji I</t>
+  </si>
+  <si>
+    <t>INGU103 İngilizce I</t>
+  </si>
+  <si>
+    <t>INGU104 İngilizce II</t>
+  </si>
+  <si>
+    <t>OPO229 Protez Ortezde Klinik Hastalıklar</t>
+  </si>
+  <si>
+    <t>OPO221 Ortez Analizi ve Değerlendirmesi</t>
+  </si>
+  <si>
+    <t>ODT225 İşitme Cihazı ve Uygulama Prensipleri</t>
+  </si>
+  <si>
+    <t>COG124 Çocuk Gelişimi II</t>
+  </si>
+  <si>
+    <t>KGS101 Kalite Güvencesi ve Standartları</t>
+  </si>
+  <si>
+    <t>ADS104 Maddeler ve Alet Bilgisi II</t>
+  </si>
+  <si>
+    <t>RTR218 Radyasyon Güvenliği ve Korunma</t>
+  </si>
+  <si>
+    <t>ECZ219 Eczane Hizmetlerinde İlaç Bilgisi II</t>
+  </si>
+  <si>
+    <t>ECZ215 Medikal Ürünler</t>
+  </si>
+  <si>
+    <t>TGT111 Radyolojik Görüntüleme Yöntemleri I</t>
+  </si>
+  <si>
+    <t>ADY200 Teknolojik Afetler ve Çevre Sorunları</t>
+  </si>
+  <si>
+    <t>AML213 Anesteziye Giriş</t>
+  </si>
+  <si>
+    <t>TDS108 Tıbbi Dokümantasyon ve Sekreterlik</t>
+  </si>
+  <si>
+    <t>TDS210 Sağlık Kurumlarında Halkla İlişkiler</t>
+  </si>
+  <si>
+    <t>SKI100 Sağlık Kurumlarında İletişim</t>
+  </si>
+  <si>
+    <t>ODT200 Klinik Uygulama II</t>
+  </si>
+  <si>
+    <t>MYO024 Araştırma Yöntemleri ve Proje Hazırlama</t>
+  </si>
+  <si>
+    <t>TAB123 Genel Kimya</t>
+  </si>
+  <si>
+    <t>TGT214 Radyolojik Görüntüleme Yöntemleri IV</t>
+  </si>
+  <si>
+    <t>OSG110 Yapı İşlerinde İş Sağlığı ve Güvenliği</t>
+  </si>
+  <si>
+    <t>LBT110 Genel Kimya II</t>
   </si>
   <si>
     <t>ENF214 Klinik Elektronörofizyoloji</t>
   </si>
   <si>
-    <t>2+4</t>
-[...185 lines deleted...]
-    <t>DPT201 Hareketli Protezler II</t>
+    <t>SHZ203 Sosyal Hizmet Uygulamaları I</t>
+  </si>
+  <si>
+    <t>YBH213 Yaşlı Bakım İlkeleri III</t>
+  </si>
+  <si>
+    <t>YBH221 Yaşlı Bakım Uygulamaları III</t>
   </si>
   <si>
     <t>DPT223 Sabit Protezler II</t>
-  </si>
-[...214 lines deleted...]
-    <t>LBT110 Genel Kimya II</t>
   </si>
   <si>
     <t>İletişim Fakültesi</t>
   </si>
   <si>
     <t>CFA306 İleri Animasyon Uygulamaları</t>
   </si>
   <si>
     <t>CFA374 Layout Tasarımı</t>
   </si>
   <si>
     <t>CFA386 Sinematografi</t>
   </si>
   <si>
     <t>CFA476 3D Karakter Animasyonu</t>
   </si>
   <si>
     <t>COM204 Political Communication</t>
   </si>
   <si>
     <t>GIT206 Grafik Tasarım II</t>
   </si>
   <si>
     <t>GIT210 Dijital İllüstrasyon</t>
   </si>
@@ -1663,51 +1639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E426"/>
+  <dimension ref="A1:E418"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -4967,4000 +4943,3864 @@
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>191</v>
       </c>
       <c r="B193" t="s">
         <v>209</v>
       </c>
       <c r="C193" t="s">
         <v>22</v>
       </c>
       <c r="D193">
         <v>3</v>
       </c>
       <c r="E193">
         <v>5</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>191</v>
       </c>
       <c r="B194" t="s">
         <v>210</v>
       </c>
       <c r="C194" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D194">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E194">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>191</v>
       </c>
       <c r="B195" t="s">
         <v>211</v>
       </c>
       <c r="C195" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="D195">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E195">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>191</v>
       </c>
       <c r="B196" t="s">
         <v>212</v>
       </c>
       <c r="C196" t="s">
         <v>7</v>
       </c>
       <c r="D196">
         <v>2</v>
       </c>
       <c r="E196">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>191</v>
       </c>
       <c r="B197" t="s">
         <v>213</v>
       </c>
       <c r="C197" t="s">
-        <v>131</v>
+        <v>7</v>
       </c>
       <c r="D197">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E197">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>191</v>
       </c>
       <c r="B198" t="s">
         <v>214</v>
       </c>
       <c r="C198" t="s">
         <v>7</v>
       </c>
       <c r="D198">
         <v>2</v>
       </c>
       <c r="E198">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>191</v>
       </c>
       <c r="B199" t="s">
         <v>215</v>
       </c>
       <c r="C199" t="s">
         <v>7</v>
       </c>
       <c r="D199">
         <v>2</v>
       </c>
       <c r="E199">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>191</v>
       </c>
       <c r="B200" t="s">
         <v>216</v>
       </c>
       <c r="C200" t="s">
         <v>7</v>
       </c>
       <c r="D200">
         <v>2</v>
       </c>
       <c r="E200">
         <v>3</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>191</v>
       </c>
       <c r="B201" t="s">
         <v>217</v>
       </c>
       <c r="C201" t="s">
         <v>7</v>
       </c>
       <c r="D201">
         <v>2</v>
       </c>
       <c r="E201">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>191</v>
       </c>
       <c r="B202" t="s">
         <v>218</v>
       </c>
       <c r="C202" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D202">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E202">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>191</v>
       </c>
       <c r="B203" t="s">
         <v>219</v>
       </c>
       <c r="C203" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D203">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E203">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>191</v>
       </c>
       <c r="B204" t="s">
         <v>220</v>
       </c>
       <c r="C204" t="s">
-        <v>221</v>
+        <v>144</v>
       </c>
       <c r="D204">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E204">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>191</v>
       </c>
       <c r="B205" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C205" t="s">
         <v>7</v>
       </c>
       <c r="D205">
         <v>2</v>
       </c>
       <c r="E205">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>191</v>
       </c>
       <c r="B206" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C206" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D206">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E206">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>191</v>
       </c>
       <c r="B207" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C207" t="s">
         <v>80</v>
       </c>
       <c r="D207">
         <v>3</v>
       </c>
       <c r="E207">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>191</v>
       </c>
       <c r="B208" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C208" t="s">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="D208">
         <v>2</v>
       </c>
       <c r="E208">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>191</v>
       </c>
       <c r="B209" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C209" t="s">
         <v>7</v>
       </c>
       <c r="D209">
         <v>2</v>
       </c>
       <c r="E209">
         <v>4</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>191</v>
       </c>
       <c r="B210" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C210" t="s">
         <v>7</v>
       </c>
       <c r="D210">
         <v>2</v>
       </c>
       <c r="E210">
         <v>3</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>191</v>
       </c>
       <c r="B211" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C211" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D211">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E211">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>191</v>
       </c>
       <c r="B212" t="s">
+        <v>228</v>
+      </c>
+      <c r="C212" t="s">
         <v>229</v>
       </c>
-      <c r="C212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D212">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E212">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>191</v>
       </c>
       <c r="B213" t="s">
         <v>230</v>
       </c>
       <c r="C213" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D213">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E213">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>191</v>
       </c>
       <c r="B214" t="s">
         <v>231</v>
       </c>
       <c r="C214" t="s">
-        <v>7</v>
+        <v>134</v>
       </c>
       <c r="D214">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E214">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>191</v>
       </c>
       <c r="B215" t="s">
         <v>232</v>
       </c>
       <c r="C215" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D215">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E215">
         <v>3</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>191</v>
       </c>
       <c r="B216" t="s">
         <v>233</v>
       </c>
       <c r="C216" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="D216">
         <v>4</v>
       </c>
       <c r="E216">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>191</v>
       </c>
       <c r="B217" t="s">
         <v>234</v>
       </c>
       <c r="C217" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D217">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E217">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>191</v>
       </c>
       <c r="B218" t="s">
         <v>235</v>
       </c>
       <c r="C218" t="s">
-        <v>134</v>
+        <v>7</v>
       </c>
       <c r="D218">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="E218">
-        <v>14</v>
+        <v>2</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>191</v>
       </c>
       <c r="B219" t="s">
         <v>236</v>
       </c>
       <c r="C219" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="D219">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E219">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>191</v>
       </c>
       <c r="B220" t="s">
         <v>237</v>
       </c>
       <c r="C220" t="s">
-        <v>221</v>
+        <v>7</v>
       </c>
       <c r="D220">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E220">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>191</v>
       </c>
       <c r="B221" t="s">
         <v>238</v>
       </c>
       <c r="C221" t="s">
         <v>7</v>
       </c>
       <c r="D221">
         <v>2</v>
       </c>
       <c r="E221">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>191</v>
       </c>
       <c r="B222" t="s">
         <v>239</v>
       </c>
       <c r="C222" t="s">
         <v>7</v>
       </c>
       <c r="D222">
         <v>2</v>
       </c>
       <c r="E222">
         <v>2</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>191</v>
       </c>
       <c r="B223" t="s">
         <v>240</v>
       </c>
       <c r="C223" t="s">
         <v>7</v>
       </c>
       <c r="D223">
         <v>2</v>
       </c>
       <c r="E223">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>191</v>
       </c>
       <c r="B224" t="s">
         <v>241</v>
       </c>
       <c r="C224" t="s">
         <v>7</v>
       </c>
       <c r="D224">
         <v>2</v>
       </c>
       <c r="E224">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>191</v>
       </c>
       <c r="B225" t="s">
         <v>242</v>
       </c>
       <c r="C225" t="s">
-        <v>7</v>
+        <v>229</v>
       </c>
       <c r="D225">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E225">
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>191</v>
       </c>
       <c r="B226" t="s">
         <v>243</v>
       </c>
       <c r="C226" t="s">
         <v>7</v>
       </c>
       <c r="D226">
         <v>2</v>
       </c>
       <c r="E226">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>191</v>
       </c>
       <c r="B227" t="s">
         <v>244</v>
       </c>
       <c r="C227" t="s">
         <v>7</v>
       </c>
       <c r="D227">
         <v>2</v>
       </c>
       <c r="E227">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>191</v>
       </c>
       <c r="B228" t="s">
         <v>245</v>
       </c>
       <c r="C228" t="s">
         <v>7</v>
       </c>
       <c r="D228">
         <v>2</v>
       </c>
       <c r="E228">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>191</v>
       </c>
       <c r="B229" t="s">
         <v>246</v>
       </c>
       <c r="C229" t="s">
-        <v>221</v>
+        <v>7</v>
       </c>
       <c r="D229">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E229">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>191</v>
       </c>
       <c r="B230" t="s">
         <v>247</v>
       </c>
       <c r="C230" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D230">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E230">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>191</v>
       </c>
       <c r="B231" t="s">
         <v>248</v>
       </c>
       <c r="C231" t="s">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="D231">
         <v>2</v>
       </c>
       <c r="E231">
         <v>4</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>191</v>
       </c>
       <c r="B232" t="s">
         <v>249</v>
       </c>
       <c r="C232" t="s">
         <v>7</v>
       </c>
       <c r="D232">
         <v>2</v>
       </c>
       <c r="E232">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>191</v>
       </c>
       <c r="B233" t="s">
-        <v>250</v>
+        <v>56</v>
       </c>
       <c r="C233" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D233">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E233">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>191</v>
       </c>
       <c r="B234" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C234" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="D234">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E234">
         <v>3</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>191</v>
       </c>
       <c r="B235" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C235" t="s">
-        <v>144</v>
+        <v>208</v>
       </c>
       <c r="D235">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E235">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>191</v>
       </c>
       <c r="B236" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C236" t="s">
         <v>7</v>
       </c>
       <c r="D236">
         <v>2</v>
       </c>
       <c r="E236">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>191</v>
       </c>
       <c r="B237" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C237" t="s">
         <v>7</v>
       </c>
       <c r="D237">
         <v>2</v>
       </c>
       <c r="E237">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>191</v>
       </c>
       <c r="B238" t="s">
-        <v>56</v>
+        <v>254</v>
       </c>
       <c r="C238" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="D238">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E238">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>191</v>
       </c>
       <c r="B239" t="s">
         <v>255</v>
       </c>
       <c r="C239" t="s">
         <v>7</v>
       </c>
       <c r="D239">
         <v>2</v>
       </c>
       <c r="E239">
         <v>3</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>191</v>
       </c>
       <c r="B240" t="s">
         <v>256</v>
       </c>
       <c r="C240" t="s">
-        <v>208</v>
+        <v>7</v>
       </c>
       <c r="D240">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E240">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>191</v>
       </c>
       <c r="B241" t="s">
         <v>257</v>
       </c>
       <c r="C241" t="s">
         <v>7</v>
       </c>
       <c r="D241">
         <v>2</v>
       </c>
       <c r="E241">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>191</v>
       </c>
       <c r="B242" t="s">
         <v>258</v>
       </c>
       <c r="C242" t="s">
         <v>7</v>
       </c>
       <c r="D242">
         <v>2</v>
       </c>
       <c r="E242">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>191</v>
       </c>
       <c r="B243" t="s">
         <v>259</v>
       </c>
       <c r="C243" t="s">
         <v>7</v>
       </c>
       <c r="D243">
         <v>2</v>
       </c>
       <c r="E243">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>191</v>
       </c>
       <c r="B244" t="s">
         <v>260</v>
       </c>
       <c r="C244" t="s">
         <v>7</v>
       </c>
       <c r="D244">
         <v>2</v>
       </c>
       <c r="E244">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>191</v>
       </c>
       <c r="B245" t="s">
         <v>261</v>
       </c>
       <c r="C245" t="s">
         <v>7</v>
       </c>
       <c r="D245">
         <v>2</v>
       </c>
       <c r="E245">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>191</v>
       </c>
       <c r="B246" t="s">
         <v>262</v>
       </c>
       <c r="C246" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D246">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E246">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>191</v>
       </c>
       <c r="B247" t="s">
         <v>263</v>
       </c>
       <c r="C247" t="s">
         <v>7</v>
       </c>
       <c r="D247">
         <v>2</v>
       </c>
       <c r="E247">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>191</v>
       </c>
       <c r="B248" t="s">
         <v>264</v>
       </c>
       <c r="C248" t="s">
         <v>7</v>
       </c>
       <c r="D248">
         <v>2</v>
       </c>
       <c r="E248">
         <v>4</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>191</v>
       </c>
       <c r="B249" t="s">
         <v>265</v>
       </c>
       <c r="C249" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D249">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E249">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>191</v>
       </c>
       <c r="B250" t="s">
         <v>266</v>
       </c>
       <c r="C250" t="s">
         <v>7</v>
       </c>
       <c r="D250">
         <v>2</v>
       </c>
       <c r="E250">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>191</v>
       </c>
       <c r="B251" t="s">
         <v>267</v>
       </c>
       <c r="C251" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D251">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E251">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>191</v>
       </c>
       <c r="B252" t="s">
         <v>268</v>
       </c>
       <c r="C252" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D252">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E252">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>191</v>
       </c>
       <c r="B253" t="s">
         <v>269</v>
       </c>
       <c r="C253" t="s">
         <v>7</v>
       </c>
       <c r="D253">
         <v>2</v>
       </c>
       <c r="E253">
         <v>4</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>191</v>
       </c>
       <c r="B254" t="s">
         <v>270</v>
       </c>
       <c r="C254" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="D254">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E254">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>191</v>
       </c>
       <c r="B255" t="s">
         <v>271</v>
       </c>
       <c r="C255" t="s">
         <v>7</v>
       </c>
       <c r="D255">
         <v>2</v>
       </c>
       <c r="E255">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>191</v>
       </c>
       <c r="B256" t="s">
         <v>272</v>
       </c>
       <c r="C256" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D256">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E256">
         <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>191</v>
       </c>
       <c r="B257" t="s">
         <v>273</v>
       </c>
       <c r="C257" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D257">
         <v>3</v>
       </c>
       <c r="E257">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>191</v>
       </c>
       <c r="B258" t="s">
         <v>274</v>
       </c>
       <c r="C258" t="s">
         <v>7</v>
       </c>
       <c r="D258">
         <v>2</v>
       </c>
       <c r="E258">
         <v>4</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>191</v>
       </c>
       <c r="B259" t="s">
         <v>275</v>
       </c>
       <c r="C259" t="s">
-        <v>22</v>
+        <v>144</v>
       </c>
       <c r="D259">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E259">
         <v>4</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>191</v>
       </c>
       <c r="B260" t="s">
         <v>276</v>
       </c>
       <c r="C260" t="s">
         <v>7</v>
       </c>
       <c r="D260">
         <v>2</v>
       </c>
       <c r="E260">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>191</v>
       </c>
       <c r="B261" t="s">
         <v>277</v>
       </c>
       <c r="C261" t="s">
-        <v>22</v>
+        <v>229</v>
       </c>
       <c r="D261">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E261">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>191</v>
       </c>
       <c r="B262" t="s">
         <v>278</v>
       </c>
       <c r="C262" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="D262">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E262">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>191</v>
       </c>
       <c r="B263" t="s">
         <v>279</v>
       </c>
       <c r="C263" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D263">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E263">
         <v>5</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>191</v>
       </c>
       <c r="B264" t="s">
         <v>280</v>
       </c>
       <c r="C264" t="s">
         <v>7</v>
       </c>
       <c r="D264">
         <v>2</v>
       </c>
       <c r="E264">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>191</v>
       </c>
       <c r="B265" t="s">
         <v>281</v>
       </c>
       <c r="C265" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="D265">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E265">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>191</v>
       </c>
       <c r="B266" t="s">
         <v>282</v>
       </c>
       <c r="C266" t="s">
         <v>7</v>
       </c>
       <c r="D266">
         <v>2</v>
       </c>
       <c r="E266">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>191</v>
       </c>
       <c r="B267" t="s">
         <v>283</v>
       </c>
       <c r="C267" t="s">
-        <v>221</v>
+        <v>7</v>
       </c>
       <c r="D267">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E267">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>191</v>
       </c>
       <c r="B268" t="s">
         <v>284</v>
       </c>
       <c r="C268" t="s">
-        <v>221</v>
+        <v>7</v>
       </c>
       <c r="D268">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E268">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>191</v>
       </c>
       <c r="B269" t="s">
         <v>285</v>
       </c>
       <c r="C269" t="s">
         <v>7</v>
       </c>
       <c r="D269">
         <v>2</v>
       </c>
       <c r="E269">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>191</v>
       </c>
       <c r="B270" t="s">
         <v>286</v>
       </c>
       <c r="C270" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D270">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E270">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>191</v>
       </c>
       <c r="B271" t="s">
         <v>287</v>
       </c>
       <c r="C271" t="s">
-        <v>7</v>
+        <v>208</v>
       </c>
       <c r="D271">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E271">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>191</v>
       </c>
       <c r="B272" t="s">
         <v>288</v>
       </c>
       <c r="C272" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D272">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E272">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>191</v>
       </c>
       <c r="B273" t="s">
         <v>289</v>
       </c>
       <c r="C273" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D273">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E273">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>191</v>
       </c>
       <c r="B274" t="s">
         <v>290</v>
       </c>
       <c r="C274" t="s">
         <v>7</v>
       </c>
       <c r="D274">
         <v>2</v>
       </c>
       <c r="E274">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>191</v>
       </c>
       <c r="B275" t="s">
         <v>291</v>
       </c>
       <c r="C275" t="s">
         <v>7</v>
       </c>
       <c r="D275">
         <v>2</v>
       </c>
       <c r="E275">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>191</v>
       </c>
       <c r="B276" t="s">
         <v>292</v>
       </c>
       <c r="C276" t="s">
         <v>7</v>
       </c>
       <c r="D276">
         <v>2</v>
       </c>
       <c r="E276">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>191</v>
       </c>
       <c r="B277" t="s">
         <v>293</v>
       </c>
       <c r="C277" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D277">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E277">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>191</v>
       </c>
       <c r="B278" t="s">
         <v>294</v>
       </c>
       <c r="C278" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="D278">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E278">
         <v>3</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>191</v>
       </c>
       <c r="B279" t="s">
         <v>295</v>
       </c>
       <c r="C279" t="s">
-        <v>208</v>
+        <v>7</v>
       </c>
       <c r="D279">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E279">
-        <v>14</v>
+        <v>2</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>191</v>
       </c>
       <c r="B280" t="s">
         <v>296</v>
       </c>
       <c r="C280" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D280">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E280">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>191</v>
       </c>
       <c r="B281" t="s">
         <v>297</v>
       </c>
       <c r="C281" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D281">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E281">
         <v>4</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>191</v>
       </c>
       <c r="B282" t="s">
         <v>298</v>
       </c>
       <c r="C282" t="s">
         <v>7</v>
       </c>
       <c r="D282">
         <v>2</v>
       </c>
       <c r="E282">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>191</v>
       </c>
       <c r="B283" t="s">
         <v>299</v>
       </c>
       <c r="C283" t="s">
         <v>7</v>
       </c>
       <c r="D283">
         <v>2</v>
       </c>
       <c r="E283">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>191</v>
       </c>
       <c r="B284" t="s">
         <v>300</v>
       </c>
       <c r="C284" t="s">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="D284">
         <v>2</v>
       </c>
       <c r="E284">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>191</v>
       </c>
       <c r="B285" t="s">
         <v>301</v>
       </c>
       <c r="C285" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D285">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E285">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>191</v>
       </c>
       <c r="B286" t="s">
         <v>302</v>
       </c>
       <c r="C286" t="s">
         <v>7</v>
       </c>
       <c r="D286">
         <v>2</v>
       </c>
       <c r="E286">
         <v>3</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>191</v>
       </c>
       <c r="B287" t="s">
         <v>303</v>
       </c>
       <c r="C287" t="s">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="D287">
         <v>2</v>
       </c>
       <c r="E287">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>191</v>
       </c>
       <c r="B288" t="s">
         <v>304</v>
       </c>
       <c r="C288" t="s">
         <v>7</v>
       </c>
       <c r="D288">
         <v>2</v>
       </c>
       <c r="E288">
         <v>3</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>191</v>
       </c>
       <c r="B289" t="s">
         <v>305</v>
       </c>
       <c r="C289" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D289">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E289">
         <v>4</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>191</v>
       </c>
       <c r="B290" t="s">
         <v>306</v>
       </c>
       <c r="C290" t="s">
         <v>7</v>
       </c>
       <c r="D290">
         <v>2</v>
       </c>
       <c r="E290">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>191</v>
       </c>
       <c r="B291" t="s">
         <v>307</v>
       </c>
       <c r="C291" t="s">
         <v>7</v>
       </c>
       <c r="D291">
         <v>2</v>
       </c>
       <c r="E291">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>191</v>
       </c>
       <c r="B292" t="s">
         <v>308</v>
       </c>
       <c r="C292" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="D292">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E292">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>191</v>
       </c>
       <c r="B293" t="s">
         <v>309</v>
       </c>
       <c r="C293" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D293">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E293">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>191</v>
       </c>
       <c r="B294" t="s">
         <v>310</v>
       </c>
       <c r="C294" t="s">
         <v>7</v>
       </c>
       <c r="D294">
         <v>2</v>
       </c>
       <c r="E294">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>191</v>
       </c>
       <c r="B295" t="s">
         <v>311</v>
       </c>
       <c r="C295" t="s">
-        <v>144</v>
+        <v>208</v>
       </c>
       <c r="D295">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E295">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>191</v>
       </c>
       <c r="B296" t="s">
         <v>312</v>
       </c>
       <c r="C296" t="s">
         <v>7</v>
       </c>
       <c r="D296">
         <v>2</v>
       </c>
       <c r="E296">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>191</v>
       </c>
       <c r="B297" t="s">
         <v>313</v>
       </c>
       <c r="C297" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D297">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E297">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>191</v>
       </c>
       <c r="B298" t="s">
         <v>314</v>
       </c>
       <c r="C298" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D298">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E298">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>191</v>
       </c>
       <c r="B299" t="s">
         <v>315</v>
       </c>
       <c r="C299" t="s">
         <v>7</v>
       </c>
       <c r="D299">
         <v>2</v>
       </c>
       <c r="E299">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>191</v>
       </c>
       <c r="B300" t="s">
         <v>316</v>
       </c>
       <c r="C300" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D300">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E300">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>191</v>
       </c>
       <c r="B301" t="s">
         <v>317</v>
       </c>
       <c r="C301" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D301">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E301">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>191</v>
       </c>
       <c r="B302" t="s">
         <v>318</v>
       </c>
       <c r="C302" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D302">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E302">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>191</v>
       </c>
       <c r="B303" t="s">
         <v>319</v>
       </c>
       <c r="C303" t="s">
-        <v>208</v>
+        <v>7</v>
       </c>
       <c r="D303">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E303">
-        <v>13</v>
+        <v>3</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>191</v>
       </c>
       <c r="B304" t="s">
         <v>320</v>
       </c>
       <c r="C304" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D304">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E304">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>191</v>
       </c>
       <c r="B305" t="s">
-        <v>321</v>
+        <v>58</v>
       </c>
       <c r="C305" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="D305">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E305">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>191</v>
       </c>
       <c r="B306" t="s">
-        <v>322</v>
+        <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D306">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E306">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>191</v>
       </c>
       <c r="B307" t="s">
-        <v>323</v>
+        <v>10</v>
       </c>
       <c r="C307" t="s">
         <v>7</v>
       </c>
       <c r="D307">
         <v>2</v>
       </c>
       <c r="E307">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>191</v>
       </c>
       <c r="B308" t="s">
-        <v>324</v>
+        <v>14</v>
       </c>
       <c r="C308" t="s">
-        <v>208</v>
+        <v>7</v>
       </c>
       <c r="D308">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E308">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>191</v>
       </c>
       <c r="B309" t="s">
-        <v>325</v>
+        <v>15</v>
       </c>
       <c r="C309" t="s">
         <v>7</v>
       </c>
       <c r="D309">
         <v>2</v>
       </c>
       <c r="E309">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>191</v>
       </c>
       <c r="B310" t="s">
-        <v>326</v>
+        <v>11</v>
       </c>
       <c r="C310" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D310">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E310">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>191</v>
       </c>
       <c r="B311" t="s">
-        <v>327</v>
+        <v>12</v>
       </c>
       <c r="C311" t="s">
         <v>7</v>
       </c>
       <c r="D311">
         <v>2</v>
       </c>
       <c r="E311">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>191</v>
       </c>
       <c r="B312" t="s">
-        <v>328</v>
+        <v>16</v>
       </c>
       <c r="C312" t="s">
         <v>7</v>
       </c>
       <c r="D312">
         <v>2</v>
       </c>
       <c r="E312">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>191</v>
       </c>
       <c r="B313" t="s">
-        <v>329</v>
+        <v>17</v>
       </c>
       <c r="C313" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D313">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E313">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>191</v>
       </c>
       <c r="B314" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="C314" t="s">
         <v>7</v>
       </c>
       <c r="D314">
         <v>2</v>
       </c>
       <c r="E314">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>191</v>
       </c>
       <c r="B315" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="C315" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D315">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E315">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>191</v>
       </c>
       <c r="B316" t="s">
-        <v>58</v>
+        <v>323</v>
       </c>
       <c r="C316" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="D316">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E316">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>191</v>
       </c>
       <c r="B317" t="s">
-        <v>9</v>
+        <v>324</v>
       </c>
       <c r="C317" t="s">
         <v>7</v>
       </c>
       <c r="D317">
         <v>2</v>
       </c>
       <c r="E317">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>191</v>
       </c>
       <c r="B318" t="s">
-        <v>10</v>
+        <v>325</v>
       </c>
       <c r="C318" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D318">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E318">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>191</v>
       </c>
       <c r="B319" t="s">
-        <v>14</v>
+        <v>326</v>
       </c>
       <c r="C319" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D319">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E319">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>191</v>
       </c>
       <c r="B320" t="s">
-        <v>15</v>
+        <v>327</v>
       </c>
       <c r="C320" t="s">
         <v>7</v>
       </c>
       <c r="D320">
         <v>2</v>
       </c>
       <c r="E320">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>191</v>
       </c>
       <c r="B321" t="s">
-        <v>11</v>
+        <v>328</v>
       </c>
       <c r="C321" t="s">
         <v>7</v>
       </c>
       <c r="D321">
         <v>2</v>
       </c>
       <c r="E321">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>191</v>
       </c>
       <c r="B322" t="s">
-        <v>12</v>
+        <v>329</v>
       </c>
       <c r="C322" t="s">
         <v>7</v>
       </c>
       <c r="D322">
         <v>2</v>
       </c>
       <c r="E322">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>191</v>
       </c>
       <c r="B323" t="s">
-        <v>16</v>
+        <v>330</v>
       </c>
       <c r="C323" t="s">
         <v>7</v>
       </c>
       <c r="D323">
         <v>2</v>
       </c>
       <c r="E323">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>191</v>
       </c>
       <c r="B324" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
       <c r="C324" t="s">
         <v>7</v>
       </c>
       <c r="D324">
         <v>2</v>
       </c>
       <c r="E324">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>191</v>
       </c>
       <c r="B325" t="s">
         <v>332</v>
       </c>
       <c r="C325" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="D325">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E325">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>191</v>
       </c>
       <c r="B326" t="s">
         <v>333</v>
       </c>
       <c r="C326" t="s">
         <v>7</v>
       </c>
       <c r="D326">
         <v>2</v>
       </c>
       <c r="E326">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>191</v>
       </c>
       <c r="B327" t="s">
         <v>334</v>
       </c>
       <c r="C327" t="s">
         <v>7</v>
       </c>
       <c r="D327">
         <v>2</v>
       </c>
       <c r="E327">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>191</v>
       </c>
       <c r="B328" t="s">
         <v>335</v>
       </c>
       <c r="C328" t="s">
         <v>7</v>
       </c>
       <c r="D328">
         <v>2</v>
       </c>
       <c r="E328">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>191</v>
       </c>
       <c r="B329" t="s">
         <v>336</v>
       </c>
       <c r="C329" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D329">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E329">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>191</v>
       </c>
       <c r="B330" t="s">
         <v>337</v>
       </c>
       <c r="C330" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D330">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E330">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>191</v>
       </c>
       <c r="B331" t="s">
         <v>338</v>
       </c>
       <c r="C331" t="s">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="D331">
         <v>2</v>
       </c>
       <c r="E331">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>191</v>
       </c>
       <c r="B332" t="s">
         <v>339</v>
       </c>
       <c r="C332" t="s">
         <v>7</v>
       </c>
       <c r="D332">
         <v>2</v>
       </c>
       <c r="E332">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>191</v>
       </c>
       <c r="B333" t="s">
         <v>340</v>
       </c>
       <c r="C333" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D333">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E333">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>191</v>
       </c>
       <c r="B334" t="s">
         <v>341</v>
       </c>
       <c r="C334" t="s">
-        <v>7</v>
+        <v>208</v>
       </c>
       <c r="D334">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E334">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>191</v>
       </c>
       <c r="B335" t="s">
         <v>342</v>
       </c>
       <c r="C335" t="s">
         <v>7</v>
       </c>
       <c r="D335">
         <v>2</v>
       </c>
       <c r="E335">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>191</v>
       </c>
       <c r="B336" t="s">
         <v>343</v>
       </c>
       <c r="C336" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="D336">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E336">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>191</v>
       </c>
       <c r="B337" t="s">
         <v>344</v>
       </c>
       <c r="C337" t="s">
-        <v>7</v>
+        <v>229</v>
       </c>
       <c r="D337">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E337">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>191</v>
       </c>
       <c r="B338" t="s">
         <v>345</v>
       </c>
       <c r="C338" t="s">
-        <v>7</v>
+        <v>208</v>
       </c>
       <c r="D338">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E338">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>191</v>
       </c>
       <c r="B339" t="s">
         <v>346</v>
       </c>
       <c r="C339" t="s">
         <v>7</v>
       </c>
       <c r="D339">
         <v>2</v>
       </c>
       <c r="E339">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>191</v>
       </c>
       <c r="B340" t="s">
         <v>347</v>
       </c>
       <c r="C340" t="s">
-        <v>7</v>
+        <v>131</v>
       </c>
       <c r="D340">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E340">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>191</v>
       </c>
       <c r="B341" t="s">
         <v>348</v>
       </c>
       <c r="C341" t="s">
-        <v>7</v>
+        <v>229</v>
       </c>
       <c r="D341">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E341">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
-        <v>191</v>
+        <v>349</v>
       </c>
       <c r="B342" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C342" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="D342">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E342">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
-        <v>191</v>
+        <v>349</v>
       </c>
       <c r="B343" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C343" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D343">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E343">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
-        <v>191</v>
+        <v>349</v>
       </c>
       <c r="B344" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C344" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D344">
         <v>3</v>
       </c>
       <c r="E344">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
-        <v>191</v>
+        <v>349</v>
       </c>
       <c r="B345" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C345" t="s">
-        <v>208</v>
+        <v>80</v>
       </c>
       <c r="D345">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E345">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
-        <v>191</v>
+        <v>349</v>
       </c>
       <c r="B346" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C346" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D346">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E346">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
-        <v>191</v>
+        <v>349</v>
       </c>
       <c r="B347" t="s">
-        <v>354</v>
+        <v>18</v>
       </c>
       <c r="C347" t="s">
-        <v>131</v>
+        <v>7</v>
       </c>
       <c r="D347">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E347">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
-        <v>191</v>
+        <v>349</v>
       </c>
       <c r="B348" t="s">
         <v>355</v>
       </c>
       <c r="C348" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D348">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E348">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
-        <v>191</v>
+        <v>349</v>
       </c>
       <c r="B349" t="s">
         <v>356</v>
       </c>
       <c r="C349" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D349">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E349">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
+        <v>349</v>
+      </c>
+      <c r="B350" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="C350" t="s">
         <v>80</v>
       </c>
       <c r="D350">
         <v>3</v>
       </c>
       <c r="E350">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B351" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C351" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D351">
         <v>3</v>
       </c>
       <c r="E351">
         <v>4</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B352" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C352" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D352">
         <v>3</v>
       </c>
       <c r="E352">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B353" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C353" t="s">
         <v>80</v>
       </c>
       <c r="D353">
         <v>3</v>
       </c>
       <c r="E353">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B354" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C354" t="s">
         <v>22</v>
       </c>
       <c r="D354">
         <v>3</v>
       </c>
       <c r="E354">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B355" t="s">
-        <v>18</v>
+        <v>362</v>
       </c>
       <c r="C355" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D355">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E355">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B356" t="s">
         <v>363</v>
       </c>
       <c r="C356" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D356">
         <v>3</v>
       </c>
       <c r="E356">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B357" t="s">
         <v>364</v>
       </c>
       <c r="C357" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D357">
         <v>3</v>
       </c>
       <c r="E357">
         <v>5</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B358" t="s">
         <v>365</v>
       </c>
       <c r="C358" t="s">
         <v>80</v>
       </c>
       <c r="D358">
         <v>3</v>
       </c>
       <c r="E358">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B359" t="s">
         <v>366</v>
       </c>
       <c r="C359" t="s">
-        <v>22</v>
+        <v>367</v>
       </c>
       <c r="D359">
         <v>3</v>
       </c>
       <c r="E359">
         <v>4</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B360" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C360" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D360">
         <v>3</v>
       </c>
       <c r="E360">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B361" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C361" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D361">
         <v>3</v>
       </c>
       <c r="E361">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B362" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C362" t="s">
         <v>22</v>
       </c>
       <c r="D362">
         <v>3</v>
       </c>
       <c r="E362">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B363" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C363" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D363">
         <v>3</v>
       </c>
       <c r="E363">
         <v>4</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B364" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C364" t="s">
-        <v>22</v>
+        <v>144</v>
       </c>
       <c r="D364">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E364">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B365" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C365" t="s">
         <v>22</v>
       </c>
       <c r="D365">
         <v>3</v>
       </c>
       <c r="E365">
         <v>5</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B366" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C366" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D366">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E366">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B367" t="s">
-        <v>374</v>
+        <v>56</v>
       </c>
       <c r="C367" t="s">
-        <v>375</v>
+        <v>57</v>
       </c>
       <c r="D367">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E367">
         <v>4</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B368" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C368" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D368">
         <v>3</v>
       </c>
       <c r="E368">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B369" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C369" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D369">
         <v>3</v>
       </c>
       <c r="E369">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B370" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C370" t="s">
         <v>22</v>
       </c>
       <c r="D370">
         <v>3</v>
       </c>
       <c r="E370">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B371" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C371" t="s">
         <v>80</v>
       </c>
       <c r="D371">
         <v>3</v>
       </c>
       <c r="E371">
         <v>4</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B372" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C372" t="s">
-        <v>144</v>
+        <v>22</v>
       </c>
       <c r="D372">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E372">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B373" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="C373" t="s">
         <v>22</v>
       </c>
       <c r="D373">
         <v>3</v>
       </c>
       <c r="E373">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B374" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C374" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D374">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E374">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B375" t="s">
-        <v>56</v>
+        <v>382</v>
       </c>
       <c r="C375" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="D375">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E375">
         <v>4</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B376" t="s">
         <v>383</v>
       </c>
       <c r="C376" t="s">
         <v>80</v>
       </c>
       <c r="D376">
         <v>3</v>
       </c>
       <c r="E376">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B377" t="s">
         <v>384</v>
       </c>
       <c r="C377" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D377">
         <v>3</v>
       </c>
       <c r="E377">
         <v>5</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B378" t="s">
         <v>385</v>
       </c>
       <c r="C378" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D378">
         <v>3</v>
       </c>
       <c r="E378">
         <v>4</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B379" t="s">
         <v>386</v>
       </c>
       <c r="C379" t="s">
-        <v>80</v>
+        <v>367</v>
       </c>
       <c r="D379">
         <v>3</v>
       </c>
       <c r="E379">
         <v>4</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B380" t="s">
         <v>387</v>
       </c>
       <c r="C380" t="s">
         <v>22</v>
       </c>
       <c r="D380">
         <v>3</v>
       </c>
       <c r="E380">
         <v>4</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B381" t="s">
         <v>388</v>
       </c>
       <c r="C381" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D381">
         <v>3</v>
       </c>
       <c r="E381">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B382" t="s">
         <v>389</v>
       </c>
       <c r="C382" t="s">
         <v>80</v>
       </c>
       <c r="D382">
         <v>3</v>
       </c>
       <c r="E382">
         <v>7</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B383" t="s">
         <v>390</v>
       </c>
       <c r="C383" t="s">
-        <v>80</v>
+        <v>367</v>
       </c>
       <c r="D383">
         <v>3</v>
       </c>
       <c r="E383">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B384" t="s">
         <v>391</v>
       </c>
       <c r="C384" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D384">
         <v>3</v>
       </c>
       <c r="E384">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B385" t="s">
         <v>392</v>
       </c>
       <c r="C385" t="s">
         <v>22</v>
       </c>
       <c r="D385">
         <v>3</v>
       </c>
       <c r="E385">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B386" t="s">
         <v>393</v>
       </c>
       <c r="C386" t="s">
         <v>80</v>
       </c>
       <c r="D386">
         <v>3</v>
       </c>
       <c r="E386">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B387" t="s">
         <v>394</v>
       </c>
       <c r="C387" t="s">
-        <v>375</v>
+        <v>22</v>
       </c>
       <c r="D387">
         <v>3</v>
       </c>
       <c r="E387">
         <v>4</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B388" t="s">
         <v>395</v>
       </c>
       <c r="C388" t="s">
         <v>22</v>
       </c>
       <c r="D388">
         <v>3</v>
       </c>
       <c r="E388">
         <v>4</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B389" t="s">
         <v>396</v>
       </c>
       <c r="C389" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D389">
         <v>3</v>
       </c>
       <c r="E389">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B390" t="s">
         <v>397</v>
       </c>
       <c r="C390" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D390">
         <v>3</v>
       </c>
       <c r="E390">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B391" t="s">
         <v>398</v>
       </c>
       <c r="C391" t="s">
-        <v>375</v>
+        <v>22</v>
       </c>
       <c r="D391">
         <v>3</v>
       </c>
       <c r="E391">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B392" t="s">
         <v>399</v>
       </c>
       <c r="C392" t="s">
         <v>22</v>
       </c>
       <c r="D392">
         <v>3</v>
       </c>
       <c r="E392">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B393" t="s">
         <v>400</v>
       </c>
       <c r="C393" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D393">
         <v>3</v>
       </c>
       <c r="E393">
         <v>4</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B394" t="s">
         <v>401</v>
       </c>
       <c r="C394" t="s">
-        <v>80</v>
+        <v>144</v>
       </c>
       <c r="D394">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E394">
         <v>3</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B395" t="s">
         <v>402</v>
       </c>
       <c r="C395" t="s">
         <v>22</v>
       </c>
       <c r="D395">
         <v>3</v>
       </c>
       <c r="E395">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B396" t="s">
         <v>403</v>
       </c>
       <c r="C396" t="s">
         <v>22</v>
       </c>
       <c r="D396">
         <v>3</v>
       </c>
       <c r="E396">
         <v>4</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B397" t="s">
         <v>404</v>
       </c>
       <c r="C397" t="s">
         <v>22</v>
       </c>
       <c r="D397">
         <v>3</v>
       </c>
       <c r="E397">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B398" t="s">
         <v>405</v>
       </c>
       <c r="C398" t="s">
         <v>22</v>
       </c>
       <c r="D398">
         <v>3</v>
       </c>
       <c r="E398">
         <v>4</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B399" t="s">
         <v>406</v>
       </c>
       <c r="C399" t="s">
         <v>22</v>
       </c>
       <c r="D399">
         <v>3</v>
       </c>
       <c r="E399">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B400" t="s">
         <v>407</v>
       </c>
       <c r="C400" t="s">
         <v>22</v>
       </c>
       <c r="D400">
         <v>3</v>
       </c>
       <c r="E400">
         <v>4</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B401" t="s">
         <v>408</v>
       </c>
       <c r="C401" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D401">
         <v>3</v>
       </c>
       <c r="E401">
         <v>4</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B402" t="s">
         <v>409</v>
       </c>
       <c r="C402" t="s">
-        <v>144</v>
+        <v>22</v>
       </c>
       <c r="D402">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E402">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B403" t="s">
         <v>410</v>
       </c>
       <c r="C403" t="s">
         <v>22</v>
       </c>
       <c r="D403">
         <v>3</v>
       </c>
       <c r="E403">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B404" t="s">
         <v>411</v>
       </c>
       <c r="C404" t="s">
         <v>22</v>
       </c>
       <c r="D404">
         <v>3</v>
       </c>
       <c r="E404">
         <v>4</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B405" t="s">
         <v>412</v>
       </c>
       <c r="C405" t="s">
         <v>22</v>
       </c>
       <c r="D405">
         <v>3</v>
       </c>
       <c r="E405">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B406" t="s">
         <v>413</v>
       </c>
       <c r="C406" t="s">
         <v>22</v>
       </c>
       <c r="D406">
         <v>3</v>
       </c>
       <c r="E406">
         <v>4</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B407" t="s">
         <v>414</v>
       </c>
       <c r="C407" t="s">
         <v>22</v>
       </c>
       <c r="D407">
         <v>3</v>
       </c>
       <c r="E407">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B408" t="s">
         <v>415</v>
       </c>
       <c r="C408" t="s">
         <v>22</v>
       </c>
       <c r="D408">
         <v>3</v>
       </c>
       <c r="E408">
         <v>4</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B409" t="s">
         <v>416</v>
       </c>
       <c r="C409" t="s">
         <v>22</v>
       </c>
       <c r="D409">
         <v>3</v>
       </c>
       <c r="E409">
         <v>4</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B410" t="s">
         <v>417</v>
       </c>
       <c r="C410" t="s">
         <v>22</v>
       </c>
       <c r="D410">
         <v>3</v>
       </c>
       <c r="E410">
         <v>4</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B411" t="s">
         <v>418</v>
       </c>
       <c r="C411" t="s">
         <v>22</v>
       </c>
       <c r="D411">
         <v>3</v>
       </c>
       <c r="E411">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B412" t="s">
         <v>419</v>
       </c>
       <c r="C412" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D412">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E412">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
-        <v>357</v>
+        <v>420</v>
       </c>
       <c r="B413" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C413" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D413">
         <v>3</v>
       </c>
       <c r="E413">
         <v>4</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
-        <v>357</v>
+        <v>420</v>
       </c>
       <c r="B414" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C414" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D414">
         <v>3</v>
       </c>
       <c r="E414">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
-        <v>357</v>
+        <v>420</v>
       </c>
       <c r="B415" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C415" t="s">
-        <v>22</v>
+        <v>144</v>
       </c>
       <c r="D415">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E415">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
-        <v>357</v>
+        <v>420</v>
       </c>
       <c r="B416" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C416" t="s">
-        <v>22</v>
+        <v>144</v>
       </c>
       <c r="D416">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E416">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
-        <v>357</v>
+        <v>420</v>
       </c>
       <c r="B417" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C417" t="s">
-        <v>22</v>
+        <v>144</v>
       </c>
       <c r="D417">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E417">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
-        <v>357</v>
+        <v>420</v>
       </c>
       <c r="B418" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C418" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D418">
         <v>3</v>
       </c>
       <c r="E418">
-        <v>4</v>
-[...134 lines deleted...]
-      <c r="E426">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>